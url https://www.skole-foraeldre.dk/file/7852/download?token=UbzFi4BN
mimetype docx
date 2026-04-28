--- v0 (2026-02-27)
+++ v1 (2026-04-28)
@@ -909,61 +909,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>§ 7</w:t>
       </w:r>
       <w:r w:rsidR="0098436E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098436E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>Lokalafdelingens relation til landsforeningen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB99036" w14:textId="77777777" w:rsidR="007A5C0F" w:rsidRPr="007A5C0F" w:rsidRDefault="007A5C0F" w:rsidP="007A5C0F">
+    <w:p w14:paraId="7CB99036" w14:textId="2F3BC2F3" w:rsidR="007A5C0F" w:rsidRPr="007A5C0F" w:rsidRDefault="007A5C0F" w:rsidP="007A5C0F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5C0F">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t>Skole og Forældres forretningsudvalg skal godkende lokalafdelingens vedtægter, herunder eventuelle vedtægtsændringer.</w:t>
+        <w:t xml:space="preserve">Skole og Forældres </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9254B">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>hovedbestyrelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5C0F">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skal godkende lokalafdelingens vedtægter, herunder eventuelle vedtægtsændringer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DE70BC" w14:textId="77777777" w:rsidR="007A5C0F" w:rsidRPr="007A5C0F" w:rsidRDefault="007A5C0F" w:rsidP="007A5C0F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5C0F">
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Lokalafdelingen skal udvise god foreningsskik og er ansvarlig i dette over for Skole og Forældres hovedbestyrelse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7197C5B8" w14:textId="77777777" w:rsidR="007A5C0F" w:rsidRPr="007A5C0F" w:rsidRDefault="007A5C0F" w:rsidP="007A5C0F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5C0F">
         <w:rPr>
           <w:lang w:val="da-DK"/>
@@ -1378,163 +1390,166 @@
         <w:t>underskrift</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> __________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FE0FD8" w:rsidRPr="00FE0FD8" w:rsidSect="00FE0FD8">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2278" w:right="2975" w:bottom="1440" w:left="1358" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09C500E4" w14:textId="77777777" w:rsidR="00EB6CB9" w:rsidRPr="00FE0FD8" w:rsidRDefault="00EB6CB9" w:rsidP="00FE0FD8">
+    <w:p w14:paraId="59088EE3" w14:textId="77777777" w:rsidR="00E53FD2" w:rsidRPr="00FE0FD8" w:rsidRDefault="00E53FD2" w:rsidP="00FE0FD8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE0FD8">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E4CD62A" w14:textId="77777777" w:rsidR="00EB6CB9" w:rsidRPr="00FE0FD8" w:rsidRDefault="00EB6CB9" w:rsidP="00FE0FD8">
+    <w:p w14:paraId="1E7A99A7" w14:textId="77777777" w:rsidR="00E53FD2" w:rsidRPr="00FE0FD8" w:rsidRDefault="00E53FD2" w:rsidP="00FE0FD8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE0FD8">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Poppins">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{C52F6F84-1E4A-4935-8D49-AEF3AEF6FB15}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{CC610B94-8481-4FFE-8A05-3A325478BB21}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{0F95FBAB-EEE2-4155-8F30-652636D2F564}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{1AE96156-4E96-478C-ABC3-E4CB0B214B6C}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{B5ED38C4-3A10-4E77-A8D0-79E1F43BD8D0}"/>
   </w:font>
   <w:font w:name="Poppins ExtraBold">
     <w:panose1 w:val="00000900000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{14A94AC7-277C-42FA-AE3B-7873D8BD4037}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{465E5A02-6272-4921-9158-9AF384725116}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2CAA0B67" w14:textId="77777777" w:rsidR="00FE0FD8" w:rsidRDefault="00FE0FD8" w:rsidP="00FE0FD8">
     <w:pPr>
       <w:pStyle w:val="Sidefod"/>
     </w:pPr>
     <w:r w:rsidRPr="00FE0FD8">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FE0FD8">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FE0FD8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00FE0FD8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FE0FD8">
       <w:t>/</w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
       <w:r>
         <w:t>2</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09683AB4" w14:textId="77777777" w:rsidR="00FE0FD8" w:rsidRPr="00FE0FD8" w:rsidRDefault="00D678F7" w:rsidP="00FE0FD8">
     <w:pPr>
       <w:pStyle w:val="Sidefod"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D5F6518" wp14:editId="2248EEEA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>5253799</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-3266656</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="936000" cy="2889849"/>
               <wp:effectExtent l="0" t="0" r="0" b="6350"/>
               <wp:wrapNone/>
               <wp:docPr id="1523475753" name="Gruppe 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr/>
                     <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="936000" cy="2889849"/>
                         <a:chOff x="-48981" y="0"/>
@@ -2189,79 +2204,82 @@
     </w:r>
     <w:r w:rsidR="00FE0FD8" w:rsidRPr="00FE0FD8">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE0FD8" w:rsidRPr="00FE0FD8">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00FE0FD8" w:rsidRPr="00FE0FD8">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00FE0FD8" w:rsidRPr="00FE0FD8">
       <w:t>/</w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
       <w:r w:rsidR="00FE0FD8" w:rsidRPr="00FE0FD8">
         <w:t>2</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52DFC7FC" w14:textId="77777777" w:rsidR="00EB6CB9" w:rsidRPr="00FE0FD8" w:rsidRDefault="00EB6CB9" w:rsidP="00FE0FD8">
+    <w:p w14:paraId="1C6AE4EB" w14:textId="77777777" w:rsidR="00E53FD2" w:rsidRPr="00FE0FD8" w:rsidRDefault="00E53FD2" w:rsidP="00FE0FD8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE0FD8">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ED881BE" w14:textId="77777777" w:rsidR="00EB6CB9" w:rsidRPr="00FE0FD8" w:rsidRDefault="00EB6CB9" w:rsidP="00FE0FD8">
+    <w:p w14:paraId="7066E76C" w14:textId="77777777" w:rsidR="00E53FD2" w:rsidRPr="00FE0FD8" w:rsidRDefault="00E53FD2" w:rsidP="00FE0FD8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE0FD8">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2487F452" w14:textId="77777777" w:rsidR="00F80CCE" w:rsidRPr="00FE0FD8" w:rsidRDefault="00F80CCE" w:rsidP="00F80CCE">
     <w:pPr>
       <w:pStyle w:val="Sidehoved"/>
     </w:pPr>
     <w:r w:rsidRPr="00FE0FD8">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F35A842" wp14:editId="1C3F3D08">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5741670</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>549910</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1219835" cy="532765"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="1897893030" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1575946506" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -2290,50 +2308,53 @@
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="0EB4B9D8" w14:textId="77777777" w:rsidR="00F80CCE" w:rsidRPr="00F80CCE" w:rsidRDefault="00F80CCE" w:rsidP="00F80CCE">
     <w:pPr>
       <w:pStyle w:val="Sidehoved"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7742443E" w14:textId="77777777" w:rsidR="00FE0FD8" w:rsidRPr="00FE0FD8" w:rsidRDefault="00F80CCE">
     <w:pPr>
       <w:pStyle w:val="Sidehoved"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="75A0AAF3" wp14:editId="7C9C88F6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5861685</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>1445895</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1501140" cy="1191260"/>
               <wp:effectExtent l="0" t="0" r="3810" b="8890"/>
               <wp:wrapNone/>
               <wp:docPr id="217" name="Tekstfelt 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
@@ -2464,50 +2485,53 @@
                     <w:pPr>
                       <w:pStyle w:val="Adresse"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00F80CCE">
                       <w:t>CVR: 10 75 34 14</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="42F5DD73" w14:textId="77777777" w:rsidR="00F80CCE" w:rsidRPr="00F80CCE" w:rsidRDefault="00F80CCE" w:rsidP="00F80CCE">
                     <w:pPr>
                       <w:pStyle w:val="Adresse"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00F80CCE">
                       <w:t>EAN: 5797200086761</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00FE0FD8" w:rsidRPr="00FE0FD8">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A10DD71" wp14:editId="03FF84F6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5741670</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>549910</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1219835" cy="532765"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="1008051855" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1575946506" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -2891,66 +2915,69 @@
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A5C0F"/>
     <w:rsid w:val="00032DB6"/>
     <w:rsid w:val="0003464B"/>
     <w:rsid w:val="002A1C3E"/>
     <w:rsid w:val="002B792F"/>
     <w:rsid w:val="002C4AF2"/>
     <w:rsid w:val="00367E49"/>
     <w:rsid w:val="003C1531"/>
     <w:rsid w:val="0045230E"/>
     <w:rsid w:val="00544CB8"/>
+    <w:rsid w:val="00600635"/>
     <w:rsid w:val="006E4447"/>
     <w:rsid w:val="00747F71"/>
     <w:rsid w:val="00767C19"/>
     <w:rsid w:val="007A5C0F"/>
     <w:rsid w:val="007F6DFD"/>
     <w:rsid w:val="00843BA6"/>
     <w:rsid w:val="0090166B"/>
     <w:rsid w:val="0098436E"/>
     <w:rsid w:val="009F453D"/>
     <w:rsid w:val="00A640D2"/>
     <w:rsid w:val="00AD039C"/>
     <w:rsid w:val="00C449E0"/>
     <w:rsid w:val="00CB2EEB"/>
     <w:rsid w:val="00D678F7"/>
     <w:rsid w:val="00DA475D"/>
     <w:rsid w:val="00DE36F4"/>
+    <w:rsid w:val="00E53FD2"/>
+    <w:rsid w:val="00E9254B"/>
     <w:rsid w:val="00EB6CB9"/>
     <w:rsid w:val="00F80CCE"/>
     <w:rsid w:val="00FE0FD8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4192,50 +4219,59 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101007416425F941AE54BB8E4B7134B36A8C3" ma:contentTypeVersion="18" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="73888aabba2e1a6fc409a2e426d11f69">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5d5c54b3-37a9-4948-ba6d-51eed0fd4287" xmlns:ns3="7a2f48d4-fe93-4b6a-8558-62d2ece12ce2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9aad8c1e3bcaadd0b3655555919dce35" ns2:_="" ns3:_="">
     <xsd:import namespace="5d5c54b3-37a9-4948-ba6d-51eed0fd4287"/>
     <xsd:import namespace="7a2f48d4-fe93-4b6a-8558-62d2ece12ce2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -4446,110 +4482,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94306D17-FAEB-451D-A682-094818327470}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF99AFCD-838A-4A85-A96E-F8A3D8A95965}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5d5c54b3-37a9-4948-ba6d-51eed0fd4287"/>
     <ds:schemaRef ds:uri="7a2f48d4-fe93-4b6a-8558-62d2ece12ce2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Brevpapir skabelon</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>739</Words>
-  <Characters>4508</Characters>
+  <Words>738</Words>
+  <Characters>4507</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5237</CharactersWithSpaces>
+  <CharactersWithSpaces>5235</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Poul Exner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>